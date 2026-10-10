--- v1 (2026-07-12)
+++ v2 (2026-10-10)
@@ -53,51 +53,51 @@
   <si>
     <t>WS-C2960X-48TS-L Catalyst 2960-X Switch</t>
   </si>
   <si>
     <t>C9200L 24P 4GE</t>
   </si>
   <si>
     <t>C9200L-24P-4G-E, Cisco Catalyst 9200L Switch, 24xPoE+ Ports/4x1G Uplink/Network Essentials</t>
   </si>
   <si>
     <t>C9200L 24T-4GE</t>
   </si>
   <si>
     <t>C9200L-24T-4G-E, Cisco Catalyst 9200L Switch, 24xGE Data/4x1G Uplink/Essentials</t>
   </si>
   <si>
     <t>C9200L-24T-4X-E</t>
   </si>
   <si>
     <t>Catalyst 9200L 24-port Data 4x10G uplink Switch, Network</t>
   </si>
   <si>
     <t>C9200L-48P-4G-E</t>
   </si>
   <si>
-    <t>48-port PoE+ switch with 4 × 1G uplinks, offering secure and scalable network management with Cisco Network Essentials</t>
+    <t>48-port PoE+ switch with 4 Ã— 1G uplinks, offering secure and scalable network management with Cisco Network Essentials</t>
   </si>
   <si>
     <t>C9200L-48T-4X-E</t>
   </si>
   <si>
     <t>48-port 10/100/1000 Ethernet switch with 4 1G uplinks, offering advanced network management and security with Network</t>
   </si>
   <si>
     <t>C9500 48Y4C-E</t>
   </si>
   <si>
     <t>Cisco Catalyst 9500 Series high performance 24-port 1/10/25G switch, NW Ess. License</t>
   </si>
   <si>
     <t>WS-C2960 24PC-L</t>
   </si>
   <si>
     <t xml:space="preserve">	
 Cisco Catalyst Switch 2960-24PC Layer 2 - 24 x 10/100 PoE Ports - 2 x T/SFP - LAN Base Image- Managed</t>
   </si>
   <si>
     <t>WS-C2960 24TC-L</t>
   </si>
   <si>
     <t xml:space="preserve">	
@@ -265,51 +265,51 @@
   <si>
     <t>Cisco Catalyst 3650 Switch, 24x1G Ethernet/4x1G SFP/PoE/Layer 3</t>
   </si>
   <si>
     <t>WS-C3650-48PQ-S</t>
   </si>
   <si>
     <t>Cisco Catalyst 3650 Switch, 48xPoE Ports/4x1G Uplink/LAN Base</t>
   </si>
   <si>
     <t>WS-C3750-24PS-S</t>
   </si>
   <si>
     <t>Cisco Catalyst switch 3750 24 10/100 PoE + 2 SFP + IPB Image</t>
   </si>
   <si>
     <t>WS-C3750-48PS-S</t>
   </si>
   <si>
     <t>Cisco Catalyst switch 3750 48 10/100 PoE + 4 SFP + IPB Image</t>
   </si>
   <si>
     <t>WS-C3750E-48PD-SF</t>
   </si>
   <si>
-    <t>The Cisco Catalyst 3750E-48PD-SF is a high-performance, enterprise-class Layer 3 switch from Cisco’s 3750E Series.</t>
+    <t>The Cisco Catalyst 3750E-48PD-SF is a high-performance, enterprise-class Layer 3 switch from Ciscoâ€™s 3750E Series.</t>
   </si>
   <si>
     <t>WS-C3750G-12S-S</t>
   </si>
   <si>
     <t>Cisco Catalyst switch 3750 12 SFP + IPB Image</t>
   </si>
   <si>
     <t>WS-C3750G-24PS-S</t>
   </si>
   <si>
     <t>Cisco Catalyst switch 3750 24 Port 10/100/1000T PoE + 4 SFP +</t>
   </si>
   <si>
     <t>WS-C3750G-24TS-S1U</t>
   </si>
   <si>
     <t xml:space="preserve">	
 Cisco Catalyst switch 3750 24 10/100/1000 + 4 SFP + IPB Image; 1RU</t>
   </si>
   <si>
     <t>WS-C3750G-48PS-S</t>
   </si>
   <si>
     <t xml:space="preserve">	