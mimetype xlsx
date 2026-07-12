--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="394">
   <si>
     <t>نام محصول</t>
   </si>
   <si>
     <t>قیمت نهایی (ریال)</t>
   </si>
   <si>
     <t>توضیحات</t>
   </si>
   <si>
     <t>Cisco Switch</t>
   </si>
   <si>
     <t xml:space="preserve"> WS-C2960X-48TS-L</t>
   </si>
   <si>
     <t>WS-C2960X-48TS-L Catalyst 2960-X Switch</t>
   </si>
   <si>
     <t>C9200L 24P 4GE</t>
   </si>
   <si>
     <t>C9200L-24P-4G-E, Cisco Catalyst 9200L Switch, 24xPoE+ Ports/4x1G Uplink/Network Essentials</t>
   </si>
   <si>
@@ -438,51 +438,51 @@
   <si>
     <t>Nexus 9K Fixed with 36p 40G/100G QSFP28</t>
   </si>
   <si>
     <t>N2K-C2232PP</t>
   </si>
   <si>
     <t>Nexus 2232PP Series 10GE Fabric Extender, 2PS, 1 Fan Module, 32x1/10GE (req SFP/SFP+) + 8x10GE (req SFP+), choice of</t>
   </si>
   <si>
     <t>N2K-C2232TM-E</t>
   </si>
   <si>
     <t>Nexus 2000 Series Chassis, Nexus 2232TM-E 10GBASE-T Fabric Extender, 2PS, 1 Fan Module, 32x1/10GBase-T + 8x10GE Module</t>
   </si>
   <si>
     <t>N2K-C2348TQ</t>
   </si>
   <si>
     <t>Nexus 2300 Platform Chassis, Nexus 2348TQ 10G BASE T Fabric Extender, 2PS, 3 Fan Module, 48x100M/1/10GT (RJ45) + 6x40G</t>
   </si>
   <si>
     <t>N3K-C3064PQ-10GX</t>
   </si>
   <si>
-    <t xml:space="preserve">	
+    <t xml:space="preserve">
 Nexus 3064-X, 48 SFP+ and 4 QSFP+ ports, with enhanced scale, low latency</t>
   </si>
   <si>
     <t>N5K-C5672UP</t>
   </si>
   <si>
     <t xml:space="preserve">	
 Nexus 5672UP Chassis, 1RU, 32 p 10-Gbps SFP+, 16 Unified Ports, 6p 40G QSFP+</t>
   </si>
   <si>
     <t>N9K-C93180YC-EX</t>
   </si>
   <si>
     <t>Nexus 9K Fixed with 48p 1/10G/25G SFP and 6p 40G/100G QSFP28</t>
   </si>
   <si>
     <t>N9K-C93180YC-FX3</t>
   </si>
   <si>
     <t>Nexus 9300 with 48p 1/10G/25G SFP28 ports and 6p 40G/100G QSFP28 ports</t>
   </si>
   <si>
     <t>N9K-C93240YC-FX2</t>
   </si>
   <si>
@@ -982,50 +982,56 @@
   <si>
     <t>one-port Analog Modem Interface card</t>
   </si>
   <si>
     <t>WIC-1T</t>
   </si>
   <si>
     <t>WIC-2AM V2</t>
   </si>
   <si>
     <t>Two-port Analog Modem Interface Card</t>
   </si>
   <si>
     <t>WIC-2T</t>
   </si>
   <si>
     <t>Cisco Optics Modules</t>
   </si>
   <si>
     <t xml:space="preserve"> GLC-LX-SM-RGD</t>
   </si>
   <si>
     <t>1000BASE-LX/LH long wavelength; rugged</t>
   </si>
   <si>
+    <t xml:space="preserve"> SFP-10G-EZR PLUS</t>
+  </si>
+  <si>
+    <t>Cisco SFP-10G-ZR-S Compatible 10GBASE-ZR SFP+ 1550nm 80km Duplex LC/UPC SMF Transceiver Module</t>
+  </si>
+  <si>
     <t>CPAK-100G-LR4</t>
   </si>
   <si>
     <t>CPAK-100G-LR4 Transceiver module, 10km SMF</t>
   </si>
   <si>
     <t>CVR-QSFP-SFP10G</t>
   </si>
   <si>
     <t>QSFP 40G to SFP+ 10G Adapter Module</t>
   </si>
   <si>
     <t>CVR-QSFP28-SFP25G</t>
   </si>
   <si>
     <t xml:space="preserve"> Compatible QSFP28 100G to SFP28 25G Adapter Converter Module with DDMI</t>
   </si>
   <si>
     <t>DS-SFP-FC16G-LW</t>
   </si>
   <si>
     <t xml:space="preserve"> Compatible SFP+ 16G Fibre Channel 1310nm 10km DOM Duplex LC/UPC SMF Optical Transceiver Module</t>
   </si>
   <si>
     <t>DS-SFP-FC16G-SW</t>
@@ -1119,103 +1125,127 @@
     <t>GLC-T</t>
   </si>
   <si>
     <t>1000BASE-T SFP</t>
   </si>
   <si>
     <t>GLC-TE</t>
   </si>
   <si>
     <t>1000BASE-T standard</t>
   </si>
   <si>
     <t>QSFP-100G-LR4-S</t>
   </si>
   <si>
     <t>100GBASE LR4 QSFP Transceiver, LC, 10km over SMF</t>
   </si>
   <si>
     <t>QSFP-100G-SR4-S</t>
   </si>
   <si>
     <t xml:space="preserve">	
 QSFP 40G to SFP+ 10G Adapter Module</t>
   </si>
   <si>
+    <t>QSFP-100G-ZR4</t>
+  </si>
+  <si>
+    <t>Cisco QSFP28-100G-ZR4-S Compatible 100GBASE-ZR4 QSFP28 Optical Transceiver Module (SMF, 1310nm, 80km, LC, DOM)</t>
+  </si>
+  <si>
     <t>QSFP-40/100-SRBD</t>
   </si>
   <si>
     <t xml:space="preserve">	
 Cisco 100G and 40G SR-BiDi QSFP Transceiver, LC, 100m OM4 MMF</t>
   </si>
   <si>
     <t>QSFP-40G-CSR4</t>
   </si>
   <si>
     <t>Compatible 40GBASE-CSR4 QSFP+ 850nm 400m DOM MPO-12/UPC MMF Optical Transceiver Module, Breakout to 4 x 10G-SR</t>
   </si>
   <si>
     <t>QSFP-40G-LR4-S</t>
   </si>
   <si>
     <t>QSFP 40GBASE-LR4 OTN Transceiver, LC, 10KM</t>
   </si>
   <si>
     <t>QSFP-40G-SR-BD</t>
   </si>
   <si>
     <t>QSFP40G BiDi Short-reach Transceiver</t>
   </si>
   <si>
     <t>QSFP-40G-SR4</t>
   </si>
   <si>
     <t>Cisco 40GBASE-SR4 QSFP Module for MMF</t>
   </si>
   <si>
+    <t>SFP-10/25-BX20D/U-I</t>
+  </si>
+  <si>
+    <t>10G SFP+ BiDi (1330nm-TX/1270nm-RX,20km,LC SMF,DOM</t>
+  </si>
+  <si>
     <t>SFP-10/25G-CSR-S</t>
   </si>
   <si>
     <t>10/25GBASE-CSR SFP28 Module for MMF</t>
   </si>
   <si>
     <t>SFP-10/25G-LR-S</t>
   </si>
   <si>
     <t>10/25GBASE-LR SFP28 Module</t>
   </si>
   <si>
+    <t>SFP-10G-BX40D/U</t>
+  </si>
+  <si>
+    <t>10GBASE BiDi SFP+ 1270nm-TX/1330nm-RX 40km Simplex LC/UPC SMF Transceiver Module (Industrial)</t>
+  </si>
+  <si>
     <t>SFP-10G-ER</t>
   </si>
   <si>
     <t>10GBASE-ER SFP+ Module for SMF</t>
   </si>
   <si>
     <t>SFP-10G-LR</t>
   </si>
   <si>
     <t>10GBASE-LR SFP+ Module for SMF</t>
+  </si>
+  <si>
+    <t>SFP-10G-LR-X</t>
+  </si>
+  <si>
+    <t>Cisco SFP-10G-LR-X Compatible 10GBASE-LR/LW SFP+ 1310nm 10km Duplex LC/UPC SMF Transceiver Module</t>
   </si>
   <si>
     <t>SFP-10G-SR</t>
   </si>
   <si>
     <t>10GBASE-SR SFP+ Module for MMF</t>
   </si>
   <si>
     <t>SFP-10G-TX</t>
   </si>
   <si>
     <t xml:space="preserve">	
 10GBASE-T SFP+ Module for CAT6A cables (up to 30 meters)</t>
   </si>
   <si>
     <t>SFP-10G-ZR</t>
   </si>
   <si>
     <t xml:space="preserve"> Cisco 10GBASE-ZR SFP10G Module for SMF</t>
   </si>
   <si>
     <t>SFP-25G-SR-S</t>
   </si>
   <si>
     <t>25GBASE-SR SFP Module</t>
@@ -1622,413 +1652,413 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D201"/>
+  <dimension ref="A1:D206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1" rightToLeft="true">
-      <selection activeCell="A201" sqref="A201:D201"/>
+      <selection activeCell="A206" sqref="A206:D206"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="48" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="26">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="22">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" customHeight="1" ht="20">
       <c r="A3" s="3"/>
       <c r="B3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="4">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="1" ht="20">
       <c r="A4" s="3"/>
       <c r="B4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4">
-        <v>160000000.0</v>
+        <v>380000000.0</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="1" ht="20">
       <c r="A5" s="3"/>
       <c r="B5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="4">
         <v>130000000.0</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="1" ht="20">
       <c r="A6" s="3"/>
       <c r="B6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="4">
-        <v>180000000.0</v>
+        <v>480000000.0</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="1" ht="20">
       <c r="A7" s="3"/>
       <c r="B7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="4">
-        <v>280000000.0</v>
+        <v>420000000.0</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="1" ht="20">
       <c r="A8" s="3"/>
       <c r="B8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="4">
-        <v>160000000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="1" ht="20">
       <c r="A9" s="3"/>
       <c r="B9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="4">
-        <v>1100000000.0</v>
+        <v>2800000000.0</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="1" ht="20">
       <c r="A10" s="3"/>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="4">
-        <v>9500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="1" ht="20">
       <c r="A11" s="3"/>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="4">
-        <v>6500000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="1" ht="20">
       <c r="A12" s="3"/>
       <c r="B12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="4">
-        <v>4500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="1" ht="20">
       <c r="A13" s="3"/>
       <c r="B13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="4">
-        <v>6500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="1" ht="20">
       <c r="A14" s="3"/>
       <c r="B14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="4">
-        <v>4500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="1" ht="20">
       <c r="A15" s="3"/>
       <c r="B15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="4">
-        <v>9000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="1" ht="20">
       <c r="A16" s="3"/>
       <c r="B16" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="4">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="1" ht="20">
       <c r="A17" s="3"/>
       <c r="B17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C17" s="4">
-        <v>8500000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="1" ht="20">
       <c r="A18" s="3"/>
       <c r="B18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C18" s="4">
-        <v>14000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="1" ht="20">
       <c r="A19" s="3"/>
       <c r="B19" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C19" s="4">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="1" ht="20">
       <c r="A20" s="3"/>
       <c r="B20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C20" s="4">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="1" ht="20">
       <c r="A21" s="3"/>
       <c r="B21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="4">
-        <v>8000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="1" ht="20">
       <c r="A22" s="3"/>
       <c r="B22" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="4">
-        <v>14500000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="1" ht="20">
       <c r="A23" s="3"/>
       <c r="B23" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C23" s="4">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="1" ht="20">
       <c r="A24" s="3"/>
       <c r="B24" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C24" s="4">
-        <v>12000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="1" ht="20">
       <c r="A25" s="3"/>
       <c r="B25" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="4">
-        <v>14500000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="1" ht="20">
       <c r="A26" s="3"/>
       <c r="B26" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="4">
-        <v>15000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="1" ht="20">
       <c r="A27" s="3"/>
       <c r="B27" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="4">
-        <v>14000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="1" ht="20">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="4">
-        <v>18000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="1" ht="20">
       <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="4">
-        <v>14500000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="D29" s="3"/>
     </row>
     <row r="30" spans="1:4" customHeight="1" ht="20">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C30" s="4">
-        <v>17000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="1" ht="20">
       <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C31" s="4">
         <v>7000000.0</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="1" ht="20">
       <c r="A32" s="3"/>
       <c r="B32" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="4">
         <v>9000000.0</v>
       </c>
@@ -2068,99 +2098,99 @@
       <c r="C35" s="4">
         <v>7500000.0</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="1" ht="20">
       <c r="A36" s="3"/>
       <c r="B36" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C36" s="4">
         <v>8000000.0</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="1" ht="20">
       <c r="A37" s="3"/>
       <c r="B37" s="3" t="s">
         <v>71</v>
       </c>
       <c r="C37" s="4">
-        <v>12000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="1" ht="20">
       <c r="A38" s="3"/>
       <c r="B38" s="3" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="4">
-        <v>18000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="1" ht="20">
       <c r="A39" s="3"/>
       <c r="B39" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C39" s="4">
         <v>8000000.0</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="1" ht="20">
       <c r="A40" s="3"/>
       <c r="B40" s="3" t="s">
         <v>77</v>
       </c>
       <c r="C40" s="4">
         <v>9000000.0</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="1" ht="20">
       <c r="A41" s="3"/>
       <c r="B41" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="4">
-        <v>18000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="1" ht="20">
       <c r="A42" s="3"/>
       <c r="B42" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="4">
         <v>12000000.0</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="1" ht="20">
       <c r="A43" s="3"/>
       <c r="B43" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C43" s="4">
         <v>13000000.0</v>
       </c>
@@ -2212,803 +2242,803 @@
       <c r="C47" s="4">
         <v>9000000.0</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="1" ht="20">
       <c r="A48" s="3"/>
       <c r="B48" s="3" t="s">
         <v>93</v>
       </c>
       <c r="C48" s="4">
         <v>10000000.0</v>
       </c>
       <c r="D48" s="3" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="1" ht="20">
       <c r="A49" s="3"/>
       <c r="B49" s="3" t="s">
         <v>95</v>
       </c>
       <c r="C49" s="4">
-        <v>14000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="1" ht="20">
       <c r="A50" s="3"/>
       <c r="B50" s="3" t="s">
         <v>97</v>
       </c>
       <c r="C50" s="4">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="1" ht="20">
       <c r="A51" s="3"/>
       <c r="B51" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C51" s="4">
-        <v>45000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="1" ht="20">
       <c r="A52" s="3"/>
       <c r="B52" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C52" s="4">
         <v>8500000.0</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="1" ht="20">
       <c r="A53" s="3"/>
       <c r="B53" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C53" s="4">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="1" ht="20">
       <c r="A54" s="3"/>
       <c r="B54" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C54" s="4">
         <v>14500000.0</v>
       </c>
       <c r="D54" s="3" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:4" customHeight="1" ht="20">
       <c r="A55" s="3"/>
       <c r="B55" s="3" t="s">
         <v>107</v>
       </c>
       <c r="C55" s="4">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:4" customHeight="1" ht="20">
       <c r="A56" s="3"/>
       <c r="B56" s="3" t="s">
         <v>109</v>
       </c>
       <c r="C56" s="4">
         <v>14000000.0</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="1" ht="20">
       <c r="A57" s="3"/>
       <c r="B57" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C57" s="4">
-        <v>14000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="22">
       <c r="A58" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
     </row>
     <row r="59" spans="1:4" customHeight="1" ht="20">
       <c r="A59" s="3"/>
       <c r="B59" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C59" s="4">
         <v>45000000.0</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="1" ht="20">
       <c r="A60" s="3"/>
       <c r="B60" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C60" s="4">
-        <v>75000000.0</v>
+        <v>130000000.0</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="1" ht="20">
       <c r="A61" s="3"/>
       <c r="B61" s="3" t="s">
         <v>118</v>
       </c>
       <c r="C61" s="4">
-        <v>150000000.0</v>
+        <v>200000000.0</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="62" spans="1:4" customHeight="1" ht="20">
       <c r="A62" s="3"/>
       <c r="B62" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C62" s="4">
-        <v>60000000.0</v>
+        <v>95000000.0</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="63" spans="1:4" customHeight="1" ht="20">
       <c r="A63" s="3"/>
       <c r="B63" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C63" s="4">
-        <v>75000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="64" spans="1:4" customHeight="1" ht="20">
       <c r="A64" s="3"/>
       <c r="B64" s="3" t="s">
         <v>124</v>
       </c>
       <c r="C64" s="4">
-        <v>260000000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="65" spans="1:4" customHeight="1" ht="20">
       <c r="A65" s="3"/>
       <c r="B65" s="3" t="s">
         <v>126</v>
       </c>
       <c r="C65" s="4">
-        <v>750000000.0</v>
+        <v>900000000.0</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="66" spans="1:4" customHeight="1" ht="20">
       <c r="A66" s="3"/>
       <c r="B66" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C66" s="4">
         <v>1.0</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="67" spans="1:4" customHeight="1" ht="20">
       <c r="A67" s="3"/>
       <c r="B67" s="3" t="s">
         <v>128</v>
       </c>
       <c r="C67" s="4">
-        <v>18000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:4" customHeight="1" ht="20">
       <c r="A68" s="3"/>
       <c r="B68" s="3" t="s">
         <v>130</v>
       </c>
       <c r="C68" s="4">
-        <v>1.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:4" customHeight="1" ht="20">
       <c r="A69" s="3"/>
       <c r="B69" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C69" s="4">
-        <v>40000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:4" customHeight="1" ht="20">
       <c r="A70" s="3"/>
       <c r="B70" s="3" t="s">
         <v>134</v>
       </c>
       <c r="C70" s="4">
-        <v>48000000.0</v>
+        <v>110000000.0</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="71" spans="1:4" customHeight="1" ht="20">
       <c r="A71" s="3"/>
       <c r="B71" s="3" t="s">
         <v>136</v>
       </c>
       <c r="C71" s="4">
-        <v>55000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="72" spans="1:4" customHeight="1" ht="20">
       <c r="A72" s="3"/>
       <c r="B72" s="3" t="s">
         <v>138</v>
       </c>
       <c r="C72" s="4">
-        <v>145000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="73" spans="1:4" customHeight="1" ht="20">
       <c r="A73" s="3"/>
       <c r="B73" s="3" t="s">
         <v>140</v>
       </c>
       <c r="C73" s="4">
-        <v>820000000.0</v>
+        <v>2099999998.0</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:4" customHeight="1" ht="20">
       <c r="A74" s="3"/>
       <c r="B74" s="3" t="s">
         <v>142</v>
       </c>
       <c r="C74" s="4">
-        <v>1200000000.0</v>
+        <v>1800000000.0</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:4" customHeight="1" ht="20">
       <c r="A75" s="3"/>
       <c r="B75" s="3" t="s">
         <v>144</v>
       </c>
       <c r="C75" s="4">
-        <v>850000000.0</v>
+        <v>1800000000.0</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:4" customHeight="1" ht="20">
       <c r="A76" s="3"/>
       <c r="B76" s="3" t="s">
         <v>146</v>
       </c>
       <c r="C76" s="4">
-        <v>120000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="77" spans="1:4" customHeight="1" ht="22">
       <c r="A77" s="2" t="s">
         <v>148</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
       <c r="D77" s="2"/>
     </row>
     <row r="78" spans="1:4" customHeight="1" ht="20">
       <c r="A78" s="3"/>
       <c r="B78" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="4">
-        <v>115000000.0</v>
+        <v>280000000.0</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:4" customHeight="1" ht="20">
       <c r="A79" s="3"/>
       <c r="B79" s="3" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="4">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="80" spans="1:4" customHeight="1" ht="20">
       <c r="A80" s="3"/>
       <c r="B80" s="3" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="4">
-        <v>1400000000.0</v>
+        <v>2800000000.0</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="81" spans="1:4" customHeight="1" ht="20">
       <c r="A81" s="3"/>
       <c r="B81" s="3" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="4">
-        <v>5500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="82" spans="1:4" customHeight="1" ht="20">
       <c r="A82" s="3"/>
       <c r="B82" s="3" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="4">
-        <v>6000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="83" spans="1:4" customHeight="1" ht="20">
       <c r="A83" s="3"/>
       <c r="B83" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="4">
-        <v>7500000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:4" customHeight="1" ht="20">
       <c r="A84" s="3"/>
       <c r="B84" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="4">
-        <v>9000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="85" spans="1:4" customHeight="1" ht="20">
       <c r="A85" s="3"/>
       <c r="B85" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="4">
-        <v>7500000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="86" spans="1:4" customHeight="1" ht="20">
       <c r="A86" s="3"/>
       <c r="B86" s="3" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="4">
-        <v>9000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="87" spans="1:4" customHeight="1" ht="20">
       <c r="A87" s="3"/>
       <c r="B87" s="3" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="4">
-        <v>9000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="88" spans="1:4" customHeight="1" ht="20">
       <c r="A88" s="3"/>
       <c r="B88" s="3" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="4">
-        <v>11000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="89" spans="1:4" customHeight="1" ht="20">
       <c r="A89" s="3"/>
       <c r="B89" s="3" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="4">
-        <v>18000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="90" spans="1:4" customHeight="1" ht="20">
       <c r="A90" s="3"/>
       <c r="B90" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="4">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="91" spans="1:4" customHeight="1" ht="20">
       <c r="A91" s="3"/>
       <c r="B91" s="3" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="4">
-        <v>35000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="92" spans="1:4" customHeight="1" ht="20">
       <c r="A92" s="3"/>
       <c r="B92" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="4">
-        <v>40000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="93" spans="1:4" customHeight="1" ht="20">
       <c r="A93" s="3"/>
       <c r="B93" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="4">
         <v>45000000.0</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="94" spans="1:4" customHeight="1" ht="20">
       <c r="A94" s="3"/>
       <c r="B94" s="3" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="4">
-        <v>1500000000.0</v>
+        <v>2500000000.0</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="95" spans="1:4" customHeight="1" ht="22">
       <c r="A95" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B95" s="2"/>
       <c r="C95" s="2"/>
       <c r="D95" s="2"/>
     </row>
     <row r="96" spans="1:4" customHeight="1" ht="22">
       <c r="A96" s="2" t="s">
         <v>184</v>
       </c>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
       <c r="D96" s="2"/>
     </row>
     <row r="97" spans="1:4" customHeight="1" ht="20">
       <c r="A97" s="3"/>
       <c r="B97" s="3" t="s">
         <v>185</v>
       </c>
       <c r="C97" s="4">
-        <v>3500000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="98" spans="1:4" customHeight="1" ht="20">
       <c r="A98" s="3"/>
       <c r="B98" s="3" t="s">
         <v>187</v>
       </c>
       <c r="C98" s="4">
-        <v>3500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="99" spans="1:4" customHeight="1" ht="20">
       <c r="A99" s="3"/>
       <c r="B99" s="3" t="s">
         <v>188</v>
       </c>
       <c r="C99" s="4">
-        <v>8000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="100" spans="1:4" customHeight="1" ht="20">
       <c r="A100" s="3"/>
       <c r="B100" s="3" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="4">
-        <v>4500000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="101" spans="1:4" customHeight="1" ht="22">
       <c r="A101" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
       <c r="D101" s="2"/>
     </row>
     <row r="102" spans="1:4" customHeight="1" ht="20">
       <c r="A102" s="3"/>
       <c r="B102" s="3" t="s">
         <v>191</v>
       </c>
       <c r="C102" s="4">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="103" spans="1:4" customHeight="1" ht="20">
       <c r="A103" s="3"/>
       <c r="B103" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C103" s="4">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="104" spans="1:4" customHeight="1" ht="20">
       <c r="A104" s="3"/>
       <c r="B104" s="3" t="s">
         <v>195</v>
       </c>
       <c r="C104" s="4">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="105" spans="1:4" customHeight="1" ht="20">
       <c r="A105" s="3"/>
       <c r="B105" s="3" t="s">
         <v>197</v>
       </c>
       <c r="C105" s="4">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="106" spans="1:4" customHeight="1" ht="20">
       <c r="A106" s="3"/>
       <c r="B106" s="3" t="s">
         <v>199</v>
       </c>
       <c r="C106" s="4">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:4" customHeight="1" ht="20">
       <c r="A107" s="3"/>
       <c r="B107" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C107" s="4">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="108" spans="1:4" customHeight="1" ht="22">
       <c r="A108" s="2" t="s">
         <v>203</v>
       </c>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
       <c r="D108" s="2"/>
     </row>
     <row r="109" spans="1:4" customHeight="1" ht="20">
       <c r="A109" s="3"/>
       <c r="B109" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C109" s="4">
-        <v>650000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="110" spans="1:4" customHeight="1" ht="20">
       <c r="A110" s="3"/>
       <c r="B110" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C110" s="4">
         <v>3200000.0</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="111" spans="1:4" customHeight="1" ht="22">
       <c r="A111" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
       <c r="D111" s="2"/>
     </row>
     <row r="112" spans="1:4" customHeight="1" ht="20">
       <c r="A112" s="3"/>
       <c r="B112" s="3" t="s">
         <v>208</v>
       </c>
       <c r="C112" s="4">
-        <v>18000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="113" spans="1:4" customHeight="1" ht="20">
       <c r="A113" s="3"/>
       <c r="B113" s="3" t="s">
         <v>210</v>
       </c>
       <c r="C113" s="4">
-        <v>125000000.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="114" spans="1:4" customHeight="1" ht="20">
       <c r="A114" s="3"/>
       <c r="B114" s="3" t="s">
         <v>212</v>
       </c>
       <c r="C114" s="4">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="115" spans="1:4" customHeight="1" ht="20">
       <c r="A115" s="3"/>
       <c r="B115" s="3" t="s">
         <v>214</v>
       </c>
       <c r="C115" s="4">
         <v>18000000.0</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="116" spans="1:4" customHeight="1" ht="20">
       <c r="A116" s="3"/>
       <c r="B116" s="3" t="s">
         <v>216</v>
       </c>
       <c r="C116" s="4">
         <v>3500000.0</v>
       </c>
@@ -3036,327 +3066,327 @@
       <c r="C118" s="4">
         <v>2500000.0</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="119" spans="1:4" customHeight="1" ht="20">
       <c r="A119" s="3"/>
       <c r="B119" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C119" s="4">
         <v>10000000.0</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="120" spans="1:4" customHeight="1" ht="20">
       <c r="A120" s="3"/>
       <c r="B120" s="3" t="s">
         <v>224</v>
       </c>
       <c r="C120" s="4">
-        <v>45000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="121" spans="1:4" customHeight="1" ht="20">
       <c r="A121" s="3"/>
       <c r="B121" s="3" t="s">
         <v>226</v>
       </c>
       <c r="C121" s="4">
-        <v>3500000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="122" spans="1:4" customHeight="1" ht="20">
       <c r="A122" s="3"/>
       <c r="B122" s="3" t="s">
         <v>228</v>
       </c>
       <c r="C122" s="4">
         <v>18000000.0</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="123" spans="1:4" customHeight="1" ht="20">
       <c r="A123" s="3"/>
       <c r="B123" s="3" t="s">
         <v>230</v>
       </c>
       <c r="C123" s="4">
-        <v>25000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="124" spans="1:4" customHeight="1" ht="20">
       <c r="A124" s="3"/>
       <c r="B124" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C124" s="4">
-        <v>5000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="125" spans="1:4" customHeight="1" ht="20">
       <c r="A125" s="3"/>
       <c r="B125" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C125" s="4">
-        <v>28000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="126" spans="1:4" customHeight="1" ht="20">
       <c r="A126" s="3"/>
       <c r="B126" s="3" t="s">
         <v>236</v>
       </c>
       <c r="C126" s="4">
-        <v>55000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="127" spans="1:4" customHeight="1" ht="20">
       <c r="A127" s="3"/>
       <c r="B127" s="3" t="s">
         <v>238</v>
       </c>
       <c r="C127" s="4">
-        <v>2000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="128" spans="1:4" customHeight="1" ht="20">
       <c r="A128" s="3"/>
       <c r="B128" s="3" t="s">
         <v>240</v>
       </c>
       <c r="C128" s="4">
-        <v>3500000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="129" spans="1:4" customHeight="1" ht="20">
       <c r="A129" s="3"/>
       <c r="B129" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C129" s="4">
-        <v>24000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="130" spans="1:4" customHeight="1" ht="20">
       <c r="A130" s="3"/>
       <c r="B130" s="3" t="s">
         <v>244</v>
       </c>
       <c r="C130" s="4">
         <v>1400000.0</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="131" spans="1:4" customHeight="1" ht="20">
       <c r="A131" s="3"/>
       <c r="B131" s="3" t="s">
         <v>246</v>
       </c>
       <c r="C131" s="4">
         <v>40000000.0</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="132" spans="1:4" customHeight="1" ht="20">
       <c r="A132" s="3"/>
       <c r="B132" s="3" t="s">
         <v>248</v>
       </c>
       <c r="C132" s="4">
-        <v>18000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="133" spans="1:4" customHeight="1" ht="20">
       <c r="A133" s="3"/>
       <c r="B133" s="3" t="s">
         <v>250</v>
       </c>
       <c r="C133" s="4">
         <v>10500000.0</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="134" spans="1:4" customHeight="1" ht="20">
       <c r="A134" s="3"/>
       <c r="B134" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C134" s="4">
         <v>14000000.0</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="135" spans="1:4" customHeight="1" ht="20">
       <c r="A135" s="3"/>
       <c r="B135" s="3" t="s">
         <v>253</v>
       </c>
       <c r="C135" s="4">
-        <v>22000000.0</v>
+        <v>65000000.0</v>
       </c>
       <c r="D135" s="3" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="136" spans="1:4" customHeight="1" ht="20">
       <c r="A136" s="3"/>
       <c r="B136" s="3" t="s">
         <v>255</v>
       </c>
       <c r="C136" s="4">
         <v>14500000.0</v>
       </c>
       <c r="D136" s="3" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="137" spans="1:4" customHeight="1" ht="20">
       <c r="A137" s="3"/>
       <c r="B137" s="3" t="s">
         <v>257</v>
       </c>
       <c r="C137" s="4">
         <v>18000000.0</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="138" spans="1:4" customHeight="1" ht="20">
       <c r="A138" s="3"/>
       <c r="B138" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C138" s="4">
-        <v>14000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="139" spans="1:4" customHeight="1" ht="20">
       <c r="A139" s="3"/>
       <c r="B139" s="3" t="s">
         <v>261</v>
       </c>
       <c r="C139" s="4">
         <v>18000000.0</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="140" spans="1:4" customHeight="1" ht="20">
       <c r="A140" s="3"/>
       <c r="B140" s="3" t="s">
         <v>263</v>
       </c>
       <c r="C140" s="4">
-        <v>18000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="141" spans="1:4" customHeight="1" ht="20">
       <c r="A141" s="3"/>
       <c r="B141" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C141" s="4">
-        <v>22000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="142" spans="1:4" customHeight="1" ht="20">
       <c r="A142" s="3"/>
       <c r="B142" s="3" t="s">
         <v>267</v>
       </c>
       <c r="C142" s="4">
-        <v>6500000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="143" spans="1:4" customHeight="1" ht="20">
       <c r="A143" s="3"/>
       <c r="B143" s="3" t="s">
         <v>269</v>
       </c>
       <c r="C143" s="4">
-        <v>1200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="144" spans="1:4" customHeight="1" ht="20">
       <c r="A144" s="3"/>
       <c r="B144" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C144" s="4">
         <v>1600000.0</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="145" spans="1:4" customHeight="1" ht="20">
       <c r="A145" s="3"/>
       <c r="B145" s="3" t="s">
         <v>273</v>
       </c>
       <c r="C145" s="4">
         <v>800000.0</v>
       </c>
@@ -3408,63 +3438,63 @@
       <c r="C149" s="4">
         <v>1500000.0</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="150" spans="1:4" customHeight="1" ht="20">
       <c r="A150" s="3"/>
       <c r="B150" s="3" t="s">
         <v>283</v>
       </c>
       <c r="C150" s="4">
         <v>1800000.0</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="151" spans="1:4" customHeight="1" ht="20">
       <c r="A151" s="3"/>
       <c r="B151" s="3" t="s">
         <v>285</v>
       </c>
       <c r="C151" s="4">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="152" spans="1:4" customHeight="1" ht="20">
       <c r="A152" s="3"/>
       <c r="B152" s="3" t="s">
         <v>287</v>
       </c>
       <c r="C152" s="4">
-        <v>12000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="153" spans="1:4" customHeight="1" ht="20">
       <c r="A153" s="3"/>
       <c r="B153" s="3" t="s">
         <v>289</v>
       </c>
       <c r="C153" s="4">
         <v>3500000.0</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="154" spans="1:4" customHeight="1" ht="20">
       <c r="A154" s="3"/>
       <c r="B154" s="3" t="s">
         <v>291</v>
       </c>
       <c r="C154" s="4">
         <v>1200000.0</v>
       </c>
@@ -3504,51 +3534,51 @@
       <c r="C157" s="4">
         <v>3800000.0</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="158" spans="1:4" customHeight="1" ht="20">
       <c r="A158" s="3"/>
       <c r="B158" s="3" t="s">
         <v>299</v>
       </c>
       <c r="C158" s="4">
         <v>2500000.0</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:4" customHeight="1" ht="20">
       <c r="A159" s="3"/>
       <c r="B159" s="3" t="s">
         <v>301</v>
       </c>
       <c r="C159" s="4">
-        <v>32000000.0</v>
+        <v>6700000.0</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="160" spans="1:4" customHeight="1" ht="20">
       <c r="A160" s="3"/>
       <c r="B160" s="3" t="s">
         <v>303</v>
       </c>
       <c r="C160" s="4">
         <v>1600000.0</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="161" spans="1:4" customHeight="1" ht="20">
       <c r="A161" s="3"/>
       <c r="B161" s="3" t="s">
         <v>305</v>
       </c>
       <c r="C161" s="4">
         <v>1200000.0</v>
       </c>
@@ -3584,474 +3614,534 @@
       <c r="A164" s="3"/>
       <c r="B164" s="3" t="s">
         <v>310</v>
       </c>
       <c r="C164" s="4">
         <v>500000.0</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="165" spans="1:4" customHeight="1" ht="22">
       <c r="A165" s="2" t="s">
         <v>311</v>
       </c>
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
     </row>
     <row r="166" spans="1:4" customHeight="1" ht="20">
       <c r="A166" s="3"/>
       <c r="B166" s="3" t="s">
         <v>312</v>
       </c>
       <c r="C166" s="4">
-        <v>4000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="167" spans="1:4" customHeight="1" ht="20">
       <c r="A167" s="3"/>
       <c r="B167" s="3" t="s">
         <v>314</v>
       </c>
       <c r="C167" s="4">
-        <v>65000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="168" spans="1:4" customHeight="1" ht="20">
       <c r="A168" s="3"/>
       <c r="B168" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C168" s="4">
-        <v>18000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="169" spans="1:4" customHeight="1" ht="20">
       <c r="A169" s="3"/>
       <c r="B169" s="3" t="s">
         <v>318</v>
       </c>
       <c r="C169" s="4">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="170" spans="1:4" customHeight="1" ht="20">
       <c r="A170" s="3"/>
       <c r="B170" s="3" t="s">
         <v>320</v>
       </c>
       <c r="C170" s="4">
-        <v>5500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="171" spans="1:4" customHeight="1" ht="20">
       <c r="A171" s="3"/>
       <c r="B171" s="3" t="s">
         <v>322</v>
       </c>
       <c r="C171" s="4">
-        <v>3000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="172" spans="1:4" customHeight="1" ht="20">
       <c r="A172" s="3"/>
       <c r="B172" s="3" t="s">
         <v>324</v>
       </c>
       <c r="C172" s="4">
-        <v>7000000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="173" spans="1:4" customHeight="1" ht="20">
       <c r="A173" s="3"/>
       <c r="B173" s="3" t="s">
         <v>326</v>
       </c>
       <c r="C173" s="4">
-        <v>1200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="174" spans="1:4" customHeight="1" ht="20">
       <c r="A174" s="3"/>
       <c r="B174" s="3" t="s">
         <v>328</v>
       </c>
       <c r="C174" s="4">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="175" spans="1:4" customHeight="1" ht="20">
       <c r="A175" s="3"/>
       <c r="B175" s="3" t="s">
         <v>330</v>
       </c>
       <c r="C175" s="4">
-        <v>900000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="176" spans="1:4" customHeight="1" ht="20">
       <c r="A176" s="3"/>
       <c r="B176" s="3" t="s">
         <v>332</v>
       </c>
       <c r="C176" s="4">
-        <v>700000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="177" spans="1:4" customHeight="1" ht="20">
       <c r="A177" s="3"/>
       <c r="B177" s="3" t="s">
         <v>334</v>
       </c>
       <c r="C177" s="4">
-        <v>700000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="178" spans="1:4" customHeight="1" ht="20">
       <c r="A178" s="3"/>
       <c r="B178" s="3" t="s">
         <v>336</v>
       </c>
       <c r="C178" s="4">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D178" s="3" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="179" spans="1:4" customHeight="1" ht="20">
       <c r="A179" s="3"/>
       <c r="B179" s="3" t="s">
         <v>338</v>
       </c>
       <c r="C179" s="4">
-        <v>1400000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D179" s="3" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="180" spans="1:4" customHeight="1" ht="20">
       <c r="A180" s="3"/>
       <c r="B180" s="3" t="s">
         <v>340</v>
       </c>
       <c r="C180" s="4">
-        <v>2500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D180" s="3" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="181" spans="1:4" customHeight="1" ht="20">
       <c r="A181" s="3"/>
       <c r="B181" s="3" t="s">
         <v>342</v>
       </c>
       <c r="C181" s="4">
-        <v>350000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D181" s="3" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="182" spans="1:4" customHeight="1" ht="20">
       <c r="A182" s="3"/>
       <c r="B182" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C182" s="4">
-        <v>400000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D182" s="3" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="183" spans="1:4" customHeight="1" ht="20">
       <c r="A183" s="3"/>
       <c r="B183" s="3" t="s">
         <v>346</v>
       </c>
       <c r="C183" s="4">
-        <v>300000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D183" s="3" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="184" spans="1:4" customHeight="1" ht="20">
       <c r="A184" s="3"/>
       <c r="B184" s="3" t="s">
         <v>348</v>
       </c>
       <c r="C184" s="4">
-        <v>350000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D184" s="3" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="185" spans="1:4" customHeight="1" ht="20">
       <c r="A185" s="3"/>
       <c r="B185" s="3" t="s">
         <v>350</v>
       </c>
       <c r="C185" s="4">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D185" s="3" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="186" spans="1:4" customHeight="1" ht="20">
       <c r="A186" s="3"/>
       <c r="B186" s="3" t="s">
         <v>352</v>
       </c>
       <c r="C186" s="4">
-        <v>1200000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D186" s="3" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="187" spans="1:4" customHeight="1" ht="20">
       <c r="A187" s="3"/>
       <c r="B187" s="3" t="s">
         <v>354</v>
       </c>
       <c r="C187" s="4">
-        <v>17000000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="188" spans="1:4" customHeight="1" ht="20">
       <c r="A188" s="3"/>
       <c r="B188" s="3" t="s">
         <v>356</v>
       </c>
       <c r="C188" s="4">
-        <v>10000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D188" s="3" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="189" spans="1:4" customHeight="1" ht="20">
       <c r="A189" s="3"/>
       <c r="B189" s="3" t="s">
         <v>358</v>
       </c>
       <c r="C189" s="4">
         <v>25000000.0</v>
       </c>
       <c r="D189" s="3" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="190" spans="1:4" customHeight="1" ht="20">
       <c r="A190" s="3"/>
       <c r="B190" s="3" t="s">
         <v>360</v>
       </c>
       <c r="C190" s="4">
-        <v>8000000.0</v>
+        <v>420000000.0</v>
       </c>
       <c r="D190" s="3" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="191" spans="1:4" customHeight="1" ht="20">
       <c r="A191" s="3"/>
       <c r="B191" s="3" t="s">
         <v>362</v>
       </c>
       <c r="C191" s="4">
-        <v>6500000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D191" s="3" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="192" spans="1:4" customHeight="1" ht="20">
       <c r="A192" s="3"/>
       <c r="B192" s="3" t="s">
         <v>364</v>
       </c>
       <c r="C192" s="4">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D192" s="3" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="193" spans="1:4" customHeight="1" ht="20">
       <c r="A193" s="3"/>
       <c r="B193" s="3" t="s">
         <v>366</v>
       </c>
       <c r="C193" s="4">
-        <v>3500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="194" spans="1:4" customHeight="1" ht="20">
       <c r="A194" s="3"/>
       <c r="B194" s="3" t="s">
         <v>368</v>
       </c>
       <c r="C194" s="4">
-        <v>3500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D194" s="3" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="195" spans="1:4" customHeight="1" ht="20">
       <c r="A195" s="3"/>
       <c r="B195" s="3" t="s">
         <v>370</v>
       </c>
       <c r="C195" s="4">
-        <v>4500000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="196" spans="1:4" customHeight="1" ht="20">
       <c r="A196" s="3"/>
       <c r="B196" s="3" t="s">
         <v>372</v>
       </c>
       <c r="C196" s="4">
-        <v>2500000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="D196" s="3" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="197" spans="1:4" customHeight="1" ht="20">
       <c r="A197" s="3"/>
       <c r="B197" s="3" t="s">
         <v>374</v>
       </c>
       <c r="C197" s="4">
-        <v>900000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D197" s="3" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="198" spans="1:4" customHeight="1" ht="20">
       <c r="A198" s="3"/>
       <c r="B198" s="3" t="s">
         <v>376</v>
       </c>
       <c r="C198" s="4">
-        <v>700000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="D198" s="3" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="199" spans="1:4" customHeight="1" ht="20">
       <c r="A199" s="3"/>
       <c r="B199" s="3" t="s">
         <v>378</v>
       </c>
       <c r="C199" s="4">
-        <v>6000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D199" s="3" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="200" spans="1:4" customHeight="1" ht="20">
       <c r="A200" s="3"/>
       <c r="B200" s="3" t="s">
         <v>380</v>
       </c>
       <c r="C200" s="4">
-        <v>9000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="201" spans="1:4" customHeight="1" ht="20">
       <c r="A201" s="3"/>
       <c r="B201" s="3" t="s">
         <v>382</v>
       </c>
       <c r="C201" s="4">
         <v>2500000.0</v>
       </c>
       <c r="D201" s="3" t="s">
         <v>383</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" customHeight="1" ht="20">
+      <c r="A202" s="3"/>
+      <c r="B202" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C202" s="4">
+        <v>4500000.0</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" customHeight="1" ht="20">
+      <c r="A203" s="3"/>
+      <c r="B203" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="C203" s="4">
+        <v>2000000.0</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" customHeight="1" ht="20">
+      <c r="A204" s="3"/>
+      <c r="B204" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="C204" s="4">
+        <v>8000000.0</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" customHeight="1" ht="20">
+      <c r="A205" s="3"/>
+      <c r="B205" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="C205" s="4">
+        <v>20000000.0</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" customHeight="1" ht="20">
+      <c r="A206" s="3"/>
+      <c r="B206" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="C206" s="4">
+        <v>7000000.0</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>393</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A58:D58"/>
     <mergeCell ref="A77:D77"/>
     <mergeCell ref="A95:D95"/>
     <mergeCell ref="A96:D96"/>
     <mergeCell ref="A101:D101"/>
     <mergeCell ref="A108:D108"/>
     <mergeCell ref="A111:D111"/>
     <mergeCell ref="A165:D165"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>